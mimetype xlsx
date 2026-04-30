--- v2 (2026-03-14)
+++ v3 (2026-04-30)
@@ -12,749 +12,719 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 628/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 628-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 604/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 604-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1058/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1058- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1064/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1064-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1032/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1032-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1105/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1105-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1124/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1124-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1034/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1034-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1055/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1055-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1037/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1037-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 944/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 944-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1088/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1088-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1046/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1046-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1075/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1075- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 887/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 887- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1060/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1060- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 800/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 800-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1026/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1026 - 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 831/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 831-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 960/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 960-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 948/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 948 - 2026..docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 971/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 971-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 343/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 343- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 961/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 961-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 995/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 995-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 912/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 912-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 935/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 935-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 403/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 403-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 947/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 947-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 943/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 943-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 901/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 901- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 929/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 929-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 750/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 750-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 922/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 922-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 890/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 890-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 941/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 941-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 934/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 934-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 939/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 939-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 837/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 837 - 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 716/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 716-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 606/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 606-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 682/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 682-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 855/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 855-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 647/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 647-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 813/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 813-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 820/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 820-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 811/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 811-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 731/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 731-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 728/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 728-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 706/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 706-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 780/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 780-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 573/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 573-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 755/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 755-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 696/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 696-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 727/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 727-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 723/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 723-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 103/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 103-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 807/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 807-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 770/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 770-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 767/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 767-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 704/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 704-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 684/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 684-2026.docx</t>
+  </si>
+  <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 790/2026</t>
   </si>
   <si>
-    <t>13/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ANEXO PROCESSO 790-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 690/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 690-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 566/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 566-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 680/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 680-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 729/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 729-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 796/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 796-2026.docx</t>
   </si>
   <si>
-    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 791/2026</t>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 771/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
-    <t>ANEXO PROCESSO 791-2026 (1).docx</t>
+    <t>ANEXO PROCESSO 771-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 812/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 812-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 785/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 785-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 794/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 794-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 793/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 793-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 784/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 784-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 795/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 795-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 778/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 778-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 590/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 590 -2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 762/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 762-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 769/2026</t>
   </si>
   <si>
-    <t>11/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ANEXO PROCESSO 769-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 565/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 565-2026.docx</t>
   </si>
   <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 713/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 713-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 701/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 701-2026.docx</t>
+  </si>
+  <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 774/2026</t>
   </si>
   <si>
-    <t>09/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ANEXO PROCESSO 774-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 562/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 562-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 561/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 561-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 588/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 588-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 589/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 589-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 658/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 598-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 693/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 693-2026.docx</t>
   </si>
   <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 626/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 626-2026.docx</t>
+  </si>
+  <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 623/2026</t>
   </si>
   <si>
-    <t>06/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ANEXO PROCESSO 623-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 737/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 737-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 389/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 389-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 698/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 698-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 611/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 611-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 593/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 593-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 559/2026</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>ANEXO PROCESSO 559-2026.docx</t>
   </si>
   <si>
     <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 598/2026</t>
-  </si>
-[...523 lines deleted...]
-    <t>ANEXO PROCESSO 1754.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -1060,1186 +1030,1153 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749407/images/original/ANEXO PROCESSO 790-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749106/images/original/ANEXO PROCESSO 690-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749103/images/original/ANEXO PROCESSO 566-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749097/images/original/ANEXO PROCESSO 680-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749085/images/original/ANEXO PROCESSO 729-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749048/images/original/ANEXO PROCESSO 796-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748877/images/original/ANEXO PROCESSO 791-2026 (1).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748178/images/original/ANEXO PROCESSO 769-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748260/images/original/ANEXO PROCESSO 565-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748233/images/original/ANEXO PROCESSO 774-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747405/images/original/ANEXO PROCESSO 562-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747401/images/original/ANEXO PROCESSO 561-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747151/images/original/ANEXO PROCESSO 588-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747126/images/original/ANEXO PROCESSO 589-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747105/images/original/ANEXO PROCESSO 598-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747093/images/original/ANEXO PROCESSO 693-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749018/images/original/ANEXO PROCESSO 623-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748303/images/original/ANEXO PROCESSO 737-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/746564/images/original/ANEXO PROCESSO 389-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745679/images/original/ANEXO PROCESSO 698-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745531/images/original/ANEXO PROCESSO 611-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745498/images/original/ANEXO PROCESSO 593-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749017/images/original/ANEXO PROCESSO 559-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/744266/images/original/ANEXO PROCESSO 598-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/746575/images/original/ANEXO PROCESSO 640-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739671/images/original/ANEXO PROCESSO 578-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739629/images/original/ANEXO PROCESSO 567-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739612/images/original/ANEXO PROCESSO 563-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739608/images/original/ANEXO PROCESSO 602-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749243/images/original/ANEXO PROCESSO 430-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749219/images/original/ANEXO PROCESSO 571-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749049/images/original/ANEXO PROCESSO 582-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740785/images/original/ANEXO PROCESSO 509-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745357/images/original/ANEXO PROCESSO 339-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/744174/images/original/ANEXO PROCESSO 557-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/744173/images/original/ANEXO PROCESSO 527-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739491/images/original/ANEXO PROCESSO 558-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/735090/images/original/ANEXO PROCESSO 482-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/735053/images/original/ANEXO PROCESSO 373-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/735033/images/original/ANEXO PROCESSO 528-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741161/images/original/ANEXO PROCESSO 384-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741026/images/original/ANEXO PROCESSO 419-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740801/images/original/ANEXO PROCESSO 529-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/735234/images/original/ANEXO PROCESSO 474-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734501/images/original/ANEXO PROCESSO 487-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734474/images/original/ANEXO PROCESSO 478-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741815/images/original/ANEXO PROCESSO 486-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739606/images/original/ANEXO PROCESSO 502-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739563/images/original/ANEXO PROCESSO 498-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/736342/images/original/ANEXO PROCESSO 323-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745692/images/original/ANEXO PROCESSO 300-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734456/images/original/ANEXO PROCESSO 425-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739582/images/original/ANEXO PROCESSO 385-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739549/images/original/ANEXO PROCESSO 448 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/739503/images/original/ANEXO PROCESSO 304 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734552/images/original/ANEXO PROCESSO 347-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734538/images/original/ANEXO PROCESSO 428-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732846/images/original/ANEXO PROCESSO 444-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732833/images/original/ANEXO PROCESSO 383-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732832/images/original/ANEXO PROCESSO 381-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732627/images/original/ANEXO PROCESSO 243-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732510/images/original/ANEXO PROCESSO 397-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/735292/images/original/ANEXO PROCESSO 372-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/731439/images/original/ANEXO PROCESSO 449 -2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/731422/images/original/ANEXO PROCESSO 423-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732642/images/original/ANEXO PROCESSO 401-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732623/images/original/ANEXO PROCESSO 388-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732527/images/original/ANEXO PROCESSO 402-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/729715/images/original/ANEXO PROCESSO 311-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/729716/images/original/ANEXO PROCESSO 311-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/729654/images/original/ANEXO PROCESSO 310-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730497/images/original/ANEXO PROCESSO 313-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/729679/images/original/ANEXO PROCESSO 219-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728995/images/original/ANEXO PROCESSO 346-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728908/images/original/ANEXO PROCESSO 337-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728568/images/original/ANEXO PROCESSO 285 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727738/images/original/ANEXO PROCESSO 318 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727715/images/original/ANEXO PROCESSO 194- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727705/images/original/ANEXO PROCESSO 164-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727696/images/original/ANEXO PROCESSO 235-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727291/images/original/ANEXO PROCESSO 237-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727152/images/original/ANEXO PROCESSO 252-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726878/images/original/ANEXO PROCESSO 183-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726862/images/original/ANEXO PROCESSO 34-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726863/images/original/PROJETO B&#193;SICO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726585/images/original/ANEXO PROCESSO 253-2026 (1).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726808/images/original/ANEXO PROCESSO 174-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720761/images/original/ANEXO PROCESSO 127-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720759/images/original/ANEXO PROCESSO 162-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/718240/images/original/ANEXO PROCESSO 134-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/709316/images/original/ANEXO PROCESSO 1781-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/709650/images/original/ANEXO PROCESSO 1773-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/708533/images/original/ANEXO PROCESSO. 1779-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/709585/images/original/ANEXO PROCESSO 1766-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/709013/images/original/ANEXO PROCESSO 1762-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/708883/images/original/ANEXO PROCESSO 1769-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/708824/images/original/ANEXO PROCESSO 1757-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/706682/images/original/ANEXO PROCESSO 1775-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/708830/images/original/ANEXO PROCESSO 1732-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/708656/images/original/ANEXO PROCESSO 1752-2025.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/707386/images/original/ANEXO PROCESSO 1754.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769715/images/original/ANEXO PROCESSO 628-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769673/images/original/ANEXO PROCESSO 604-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769730/images/original/ANEXO PROCESSO 1058- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768228/images/original/ANEXO PROCESSO 1064-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766895/images/original/ANEXO PROCESSO 1032-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766866/images/original/ANEXO PROCESSO 1105-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766855/images/original/ANEXO PROCESSO 1124-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768441/images/original/ANEXO PROCESSO 1034-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/767779/images/original/ANEXO PROCESSO 1055-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/767589/images/original/ANEXO PROCESSO 1037-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766867/images/original/ANEXO PROCESSO 944-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/765040/images/original/ANEXO PROCESSO 1088-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764360/images/original/ANEXO PROCESSO 1046-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764100/images/original/ANEXO PROCESSO 1075- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/763875/images/original/ANEXO PROCESSO 887- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/763709/images/original/ANEXO PROCESSO 1060- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761642/images/original/ANEXO PROCESSO 800-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762586/images/original/ANEXO PROCESSO 1026 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766269/images/original/ANEXO PROCESSO 831-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762714/images/original/ANEXO PROCESSO 960-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762294/images/original/ANEXO PROCESSO 948 - 2026..docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762050/images/original/ANEXO PROCESSO 971-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761695/images/original/ANEXO PROCESSO 343- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761670/images/original/ANEXO PROCESSO 961-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/760101/images/original/ANEXO PROCESSO 995-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759896/images/original/ANEXO PROCESSO 912-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762765/images/original/ANEXO PROCESSO 935-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759760/images/original/ANEXO PROCESSO 403-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766891/images/original/ANEXO PROCESSO 947-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/760265/images/original/ANEXO PROCESSO 943-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759878/images/original/ANEXO PROCESSO 901- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757872/images/original/ANEXO PROCESSO 929-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757807/images/original/ANEXO PROCESSO 750-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757786/images/original/ANEXO PROCESSO 922-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757764/images/original/ANEXO PROCESSO 890-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757610/images/original/ANEXO PROCESSO 941-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757591/images/original/ANEXO PROCESSO 934-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757559/images/original/ANEXO PROCESSO 939-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757411/images/original/ANEXO PROCESSO 837 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/756148/images/original/ANEXO PROCESSO 716-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754487/images/original/ANEXO PROCESSO 606-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754009/images/original/ANEXO PROCESSO 682-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754007/images/original/ANEXO PROCESSO 855-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/756997/images/original/ANEXO PROCESSO 647-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754490/images/original/ANEXO PROCESSO 813-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751562/images/original/ANEXO PROCESSO 820-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754575/images/original/ANEXO PROCESSO 811-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751321/images/original/ANEXO PROCESSO 731-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751115/images/original/ANEXO PROCESSO 728-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750269/images/original/ANEXO PROCESSO 706-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750261/images/original/ANEXO PROCESSO 780-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750255/images/original/ANEXO PROCESSO 573-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750168/images/original/ANEXO PROCESSO 755-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750160/images/original/ANEXO PROCESSO 696-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750155/images/original/ANEXO PROCESSO 727-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750148/images/original/ANEXO PROCESSO 723-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751564/images/original/ANEXO PROCESSO 103-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751563/images/original/ANEXO PROCESSO 807-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750190/images/original/ANEXO PROCESSO 770-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750081/images/original/ANEXO PROCESSO 767-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749981/images/original/ANEXO PROCESSO 704-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749935/images/original/ANEXO PROCESSO 684-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749407/images/original/ANEXO PROCESSO 790-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749106/images/original/ANEXO PROCESSO 690-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749103/images/original/ANEXO PROCESSO 566-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749097/images/original/ANEXO PROCESSO 680-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749085/images/original/ANEXO PROCESSO 729-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749048/images/original/ANEXO PROCESSO 796-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751306/images/original/ANEXO PROCESSO 771-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751254/images/original/ANEXO PROCESSO 812-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751089/images/original/ANEXO PROCESSO 785-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751060/images/original/ANEXO PROCESSO 794-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751046/images/original/ANEXO PROCESSO 793-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750623/images/original/ANEXO PROCESSO 784-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750611/images/original/ANEXO PROCESSO 795-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750588/images/original/ANEXO PROCESSO 778-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751561/images/original/ANEXO PROCESSO 590 -2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751015/images/original/ANEXO PROCESSO 762-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748178/images/original/ANEXO PROCESSO 769-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748260/images/original/ANEXO PROCESSO 565-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750575/images/original/ANEXO PROCESSO 713-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750554/images/original/ANEXO PROCESSO 701-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748233/images/original/ANEXO PROCESSO 774-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747405/images/original/ANEXO PROCESSO 562-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747401/images/original/ANEXO PROCESSO 561-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747151/images/original/ANEXO PROCESSO 588-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747126/images/original/ANEXO PROCESSO 589-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747105/images/original/ANEXO PROCESSO 598-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747093/images/original/ANEXO PROCESSO 693-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751565/images/original/ANEXO PROCESSO 626-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749018/images/original/ANEXO PROCESSO 623-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748303/images/original/ANEXO PROCESSO 737-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/746564/images/original/ANEXO PROCESSO 389-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745679/images/original/ANEXO PROCESSO 698-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745531/images/original/ANEXO PROCESSO 611-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745498/images/original/ANEXO PROCESSO 593-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749017/images/original/ANEXO PROCESSO 559-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/744266/images/original/ANEXO PROCESSO 598-2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C102"/>
+  <dimension ref="A1:C99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C102" sqref="C102"/>
+      <selection activeCell="C99" sqref="C99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B21" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" t="s">
         <v>70</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B35" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B38" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B39" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B40" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" t="s">
         <v>92</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B42" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B43" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" t="s">
         <v>99</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B47" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B48" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B49" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" t="s">
         <v>112</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B51" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B52" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B53" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B54" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B55" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B56" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B57" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B58" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B59" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B60" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B61" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B62" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B63" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B64" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B65" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B66" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B67" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B68" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B69" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B71" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B72" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B73" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B74" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B75" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B76" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B77" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B78" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B79" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B80" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>181</v>
       </c>
       <c r="B81" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B82" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
+        <v>187</v>
+      </c>
+      <c r="B83" t="s">
         <v>185</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B84" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B85" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B87" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B88" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>199</v>
       </c>
       <c r="B89" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>201</v>
+      </c>
+      <c r="B90" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
+        <v>203</v>
+      </c>
+      <c r="B91" t="s">
         <v>204</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
+        <v>206</v>
+      </c>
+      <c r="B92" t="s">
+        <v>204</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B93" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B94" t="s">
+        <v>204</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B95" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B96" t="s">
+        <v>213</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B97" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B98" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>225</v>
-[...32 lines deleted...]
-        <v>232</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
@@ -2298,53 +2235,50 @@
     <hyperlink ref="C75" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="C100" r:id="rId_hyperlink_99"/>
-[...1 lines deleted...]
-    <hyperlink ref="C102" r:id="rId_hyperlink_101"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>