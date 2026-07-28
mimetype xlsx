--- v3 (2026-04-30)
+++ v4 (2026-07-28)
@@ -12,719 +12,737 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
-    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 628/2026</t>
-[...656 lines deleted...]
-    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 598/2026</t>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1780/2026</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1780- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1909/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1909- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1749/2026</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1749- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1572/2026</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1572-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1906/2026</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1906-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1756/2026</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1756- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1777/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1777-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1864/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1864-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1865/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1865-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1870/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1870-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1840/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1840-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1792/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1792-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1860/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1860-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1788/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1788- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1847/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1847- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1842/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1842-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1841/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1841-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1863/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1863-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1887/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1887-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1804/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1804 - 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1855/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1855- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1794/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1794-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1869/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1869-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1897/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1897-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1177/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1177- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1880/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1880- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1783/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1783- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1663/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1663- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1686/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1686- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1676/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1676 - 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1630/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1630- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1665/2026</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1665- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1660/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1660- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1672/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1672-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1650/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1650-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1655/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1655 - 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1723/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1621/202</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1621- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1648/2026</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1648-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1213/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1213- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1598/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1598-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1526/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1526-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1552/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO1552- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1224/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1224- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1629/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1629-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1625/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1625-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1597/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1597- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1620/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1620-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1594/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1594-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1615/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1615-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1591/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1591-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1641/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1641-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1616/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1616-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1611/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1611-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1606/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1606-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1602/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1602-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1599/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1599-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1614/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1614-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1619/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1619-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1617/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1617-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1618/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1618-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1348/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1348- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1603/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1603- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1497/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1497- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1317/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1317-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1574/2026</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1574-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1567/2026</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1567-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1555/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1555-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1556/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1556-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1559/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1559-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1334/2026</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1334 - 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1573/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1573- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1518/2026</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1518-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1491/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1491- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1357/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO1357- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1502/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1502-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1461/2026</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO1461- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1498/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1498- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1463/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1463- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1462/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1462- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1344/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1344- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1453/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO1453- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1314/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1314- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1327/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1327-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1454/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1454-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1356/2026</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1356- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1214/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1214-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1386/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1386- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1328/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1328- 2026.docx</t>
+  </si>
+  <si>
+    <t>VISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1333/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1333- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1345/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1345-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº1330/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1330- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1343/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1343- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1397/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1397-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1392/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1392-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1399/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1399-2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1389/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1389-2026.docx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1374/2026 </t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1374- 2026.docx</t>
+  </si>
+  <si>
+    <t>AVISO DE INTENÇÃO DE CONTRATAÇÃO - PROCESSO Nº 1331/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>ANEXO PROCESSO 1331- 2026.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -1030,62 +1048,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769715/images/original/ANEXO PROCESSO 628-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769673/images/original/ANEXO PROCESSO 604-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769730/images/original/ANEXO PROCESSO 1058- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768228/images/original/ANEXO PROCESSO 1064-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766895/images/original/ANEXO PROCESSO 1032-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766866/images/original/ANEXO PROCESSO 1105-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766855/images/original/ANEXO PROCESSO 1124-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768441/images/original/ANEXO PROCESSO 1034-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/767779/images/original/ANEXO PROCESSO 1055-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/767589/images/original/ANEXO PROCESSO 1037-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766867/images/original/ANEXO PROCESSO 944-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/765040/images/original/ANEXO PROCESSO 1088-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764360/images/original/ANEXO PROCESSO 1046-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764100/images/original/ANEXO PROCESSO 1075- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/763875/images/original/ANEXO PROCESSO 887- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/763709/images/original/ANEXO PROCESSO 1060- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761642/images/original/ANEXO PROCESSO 800-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762586/images/original/ANEXO PROCESSO 1026 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766269/images/original/ANEXO PROCESSO 831-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762714/images/original/ANEXO PROCESSO 960-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762294/images/original/ANEXO PROCESSO 948 - 2026..docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762050/images/original/ANEXO PROCESSO 971-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761695/images/original/ANEXO PROCESSO 343- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761670/images/original/ANEXO PROCESSO 961-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/760101/images/original/ANEXO PROCESSO 995-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759896/images/original/ANEXO PROCESSO 912-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/762765/images/original/ANEXO PROCESSO 935-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759760/images/original/ANEXO PROCESSO 403-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/766891/images/original/ANEXO PROCESSO 947-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/760265/images/original/ANEXO PROCESSO 943-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759878/images/original/ANEXO PROCESSO 901- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757872/images/original/ANEXO PROCESSO 929-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757807/images/original/ANEXO PROCESSO 750-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757786/images/original/ANEXO PROCESSO 922-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757764/images/original/ANEXO PROCESSO 890-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757610/images/original/ANEXO PROCESSO 941-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757591/images/original/ANEXO PROCESSO 934-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757559/images/original/ANEXO PROCESSO 939-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/757411/images/original/ANEXO PROCESSO 837 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/756148/images/original/ANEXO PROCESSO 716-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754487/images/original/ANEXO PROCESSO 606-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754009/images/original/ANEXO PROCESSO 682-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754007/images/original/ANEXO PROCESSO 855-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/756997/images/original/ANEXO PROCESSO 647-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754490/images/original/ANEXO PROCESSO 813-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751562/images/original/ANEXO PROCESSO 820-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/754575/images/original/ANEXO PROCESSO 811-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751321/images/original/ANEXO PROCESSO 731-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751115/images/original/ANEXO PROCESSO 728-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750269/images/original/ANEXO PROCESSO 706-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750261/images/original/ANEXO PROCESSO 780-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750255/images/original/ANEXO PROCESSO 573-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750168/images/original/ANEXO PROCESSO 755-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750160/images/original/ANEXO PROCESSO 696-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750155/images/original/ANEXO PROCESSO 727-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750148/images/original/ANEXO PROCESSO 723-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751564/images/original/ANEXO PROCESSO 103-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751563/images/original/ANEXO PROCESSO 807-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750190/images/original/ANEXO PROCESSO 770-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750081/images/original/ANEXO PROCESSO 767-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749981/images/original/ANEXO PROCESSO 704-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749935/images/original/ANEXO PROCESSO 684-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749407/images/original/ANEXO PROCESSO 790-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749106/images/original/ANEXO PROCESSO 690-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749103/images/original/ANEXO PROCESSO 566-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749097/images/original/ANEXO PROCESSO 680-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749085/images/original/ANEXO PROCESSO 729-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749048/images/original/ANEXO PROCESSO 796-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751306/images/original/ANEXO PROCESSO 771-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751254/images/original/ANEXO PROCESSO 812-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751089/images/original/ANEXO PROCESSO 785-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751060/images/original/ANEXO PROCESSO 794-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751046/images/original/ANEXO PROCESSO 793-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750623/images/original/ANEXO PROCESSO 784-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750611/images/original/ANEXO PROCESSO 795-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750588/images/original/ANEXO PROCESSO 778-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751561/images/original/ANEXO PROCESSO 590 -2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751015/images/original/ANEXO PROCESSO 762-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748178/images/original/ANEXO PROCESSO 769-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748260/images/original/ANEXO PROCESSO 565-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750575/images/original/ANEXO PROCESSO 713-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/750554/images/original/ANEXO PROCESSO 701-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748233/images/original/ANEXO PROCESSO 774-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747405/images/original/ANEXO PROCESSO 562-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747401/images/original/ANEXO PROCESSO 561-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747151/images/original/ANEXO PROCESSO 588-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747126/images/original/ANEXO PROCESSO 589-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747105/images/original/ANEXO PROCESSO 598-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747093/images/original/ANEXO PROCESSO 693-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/751565/images/original/ANEXO PROCESSO 626-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749018/images/original/ANEXO PROCESSO 623-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/748303/images/original/ANEXO PROCESSO 737-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/746564/images/original/ANEXO PROCESSO 389-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745679/images/original/ANEXO PROCESSO 698-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745531/images/original/ANEXO PROCESSO 611-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745498/images/original/ANEXO PROCESSO 593-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749017/images/original/ANEXO PROCESSO 559-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/744266/images/original/ANEXO PROCESSO 598-2026.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818817/images/original/ANEXO PROCESSO 1780- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818811/images/original/ANEXO PROCESSO 1909- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817882/images/original/ANEXO PROCESSO 1749- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817525/images/original/ANEXO PROCESSO 1572-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817598/images/original/ANEXO PROCESSO 1906-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818796/images/original/ANEXO PROCESSO 1756- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816585/images/original/ANEXO PROCESSO 1777-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816584/images/original/ANEXO PROCESSO 1864-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816583/images/original/ANEXO PROCESSO 1865-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816582/images/original/ANEXO PROCESSO 1870-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816581/images/original/ANEXO PROCESSO 1840-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816580/images/original/ANEXO PROCESSO 1792-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816579/images/original/ANEXO PROCESSO 1860-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816456/images/original/ANEXO PROCESSO 1788- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816183/images/original/ANEXO PROCESSO 1847- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816588/images/original/ANEXO PROCESSO 1842-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816587/images/original/ANEXO PROCESSO 1841-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816586/images/original/ANEXO PROCESSO 1863-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816578/images/original/ANEXO PROCESSO 1887-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815604/images/original/ANEXO PROCESSO 1804 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815240/images/original/ANEXO PROCESSO 1855- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815239/images/original/ANEXO PROCESSO 1794-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815238/images/original/ANEXO PROCESSO 1869-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814279/images/original/ANEXO PROCESSO 1897-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814159/images/original/ANEXO PROCESSO 1177- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814069/images/original/ANEXO PROCESSO 1880- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816403/images/original/ANEXO PROCESSO 1783- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813670/images/original/ANEXO PROCESSO 1663- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813296/images/original/ANEXO PROCESSO 1686- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813266/images/original/ANEXO PROCESSO 1676 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/812351/images/original/ANEXO PROCESSO 1630- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814110/images/original/ANEXO PROCESSO 1665- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808717/images/original/ANEXO PROCESSO 1660- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807610/images/original/ANEXO PROCESSO 1672-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807609/images/original/ANEXO PROCESSO 1650-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807268/images/original/ANEXO PROCESSO 1655 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807256/images/original/ANEXO PROCESSO 1655 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808877/images/original/ANEXO PROCESSO 1621- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807025/images/original/ANEXO PROCESSO 1648-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805294/images/original/ANEXO PROCESSO 1213- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805149/images/original/ANEXO PROCESSO 1598-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803992/images/original/ANEXO PROCESSO 1526-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803721/images/original/ANEXO PROCESSO1552- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803687/images/original/ANEXO PROCESSO 1224- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803630/images/original/ANEXO PROCESSO 1629-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803619/images/original/ANEXO PROCESSO 1625-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803614/images/original/ANEXO PROCESSO 1597- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803945/images/original/ANEXO PROCESSO 1620-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803859/images/original/ANEXO PROCESSO 1594-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803844/images/original/ANEXO PROCESSO 1615-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803755/images/original/ANEXO PROCESSO 1591-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803729/images/original/ANEXO PROCESSO 1641-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803710/images/original/ANEXO PROCESSO 1616-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803698/images/original/ANEXO PROCESSO 1611-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803690/images/original/ANEXO PROCESSO 1606-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803685/images/original/ANEXO PROCESSO 1602-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803669/images/original/ANEXO PROCESSO 1599-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803665/images/original/ANEXO PROCESSO 1614-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803658/images/original/ANEXO PROCESSO 1619-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803641/images/original/ANEXO PROCESSO 1617-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803633/images/original/ANEXO PROCESSO 1618-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803379/images/original/ANEXO PROCESSO 1348- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803157/images/original/ANEXO PROCESSO 1603- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802775/images/original/ANEXO PROCESSO 1497- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802637/images/original/ANEXO PROCESSO 1317-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802795/images/original/ANEXO PROCESSO 1574-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802950/images/original/ANEXO PROCESSO 1567-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802944/images/original/ANEXO PROCESSO 1555-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802932/images/original/ANEXO PROCESSO 1556-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802909/images/original/ANEXO PROCESSO 1559-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802635/images/original/ANEXO PROCESSO 1334 - 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800065/images/original/ANEXO PROCESSO 1573- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799744/images/original/ANEXO PROCESSO 1518-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798719/images/original/ANEXO PROCESSO 1491- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798492/images/original/ANEXO PROCESSO1357- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798439/images/original/ANEXO PROCESSO 1502-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799412/images/original/ANEXO PROCESSO1461- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799125/images/original/ANEXO PROCESSO 1498- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799078/images/original/ANEXO PROCESSO 1463- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798978/images/original/ANEXO PROCESSO 1462- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798864/images/original/ANEXO PROCESSO 1344- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798527/images/original/ANEXO PROCESSO1453- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798447/images/original/ANEXO PROCESSO 1314- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/797994/images/original/ANEXO PROCESSO 1327-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/797903/images/original/ANEXO PROCESSO 1454-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/790184/images/original/ANEXO PROCESSO 1356- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/790161/images/original/ANEXO PROCESSO 1214-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/790732/images/original/ANEXO PROCESSO 1386- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/790651/images/original/ANEXO PROCESSO 1328- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789832/images/original/ANEXO PROCESSO 1333- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786821/images/original/ANEXO PROCESSO 1345-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789520/images/original/ANEXO PROCESSO 1330- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789375/images/original/ANEXO PROCESSO 1343- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/785904/images/original/ANEXO PROCESSO 1397-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/785895/images/original/ANEXO PROCESSO 1392-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/785890/images/original/ANEXO PROCESSO 1399-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/785873/images/original/ANEXO PROCESSO 1389-2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/785442/images/original/ANEXO PROCESSO 1374- 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/787459/images/original/ANEXO PROCESSO 1331- 2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C99"/>
+  <dimension ref="A1:C100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C99" sqref="C99"/>
+      <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -1095,1088 +1113,1099 @@
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B20" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B24" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B26" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B27" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B29" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B35" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" t="s">
         <v>82</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>89</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B40" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B41" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B42" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
+        <v>100</v>
+      </c>
+      <c r="B43" t="s">
         <v>98</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B45" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>106</v>
       </c>
       <c r="B46" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
+        <v>112</v>
+      </c>
+      <c r="B49" t="s">
+        <v>113</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
+        <v>115</v>
+      </c>
+      <c r="B50" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
+        <v>117</v>
+      </c>
+      <c r="B51" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
+        <v>119</v>
+      </c>
+      <c r="B52" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B53" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B54" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
+        <v>127</v>
+      </c>
+      <c r="B56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
+        <v>129</v>
+      </c>
+      <c r="B57" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
+        <v>131</v>
+      </c>
+      <c r="B58" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B59" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B60" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B61" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B62" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B63" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B64" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
+        <v>145</v>
+      </c>
+      <c r="B65" t="s">
+        <v>146</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
+        <v>148</v>
+      </c>
+      <c r="B66" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
+        <v>150</v>
+      </c>
+      <c r="B67" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>153</v>
       </c>
       <c r="B68" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B69" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B70" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>160</v>
       </c>
       <c r="B71" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>162</v>
       </c>
       <c r="B72" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B73" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B74" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
+        <v>170</v>
+      </c>
+      <c r="B75" t="s">
         <v>168</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B76" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B77" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B78" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
+        <v>179</v>
+      </c>
+      <c r="B79" t="s">
         <v>177</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B80" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B81" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B82" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>187</v>
       </c>
       <c r="B83" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>189</v>
       </c>
       <c r="B84" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>191</v>
       </c>
       <c r="B85" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>195</v>
       </c>
       <c r="B87" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B88" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B89" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>203</v>
+      </c>
+      <c r="B90" t="s">
         <v>201</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B91" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B92" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B94" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B95" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B97" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B98" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B99" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>200</v>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" t="s">
+        <v>226</v>
+      </c>
+      <c r="B100" t="s">
+        <v>227</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
@@ -2235,50 +2264,51 @@
     <hyperlink ref="C75" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_99"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>