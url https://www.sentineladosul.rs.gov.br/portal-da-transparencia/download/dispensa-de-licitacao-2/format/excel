--- v0 (2025-11-21)
+++ v1 (2026-05-25)
@@ -12,99 +12,463 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1167/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>Despacho.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1084/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 950/2026</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 628/2026</t>
+  </si>
+  <si>
+    <t>DESPACHO.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 122/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1186/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1182/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1171/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1143/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1119/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1112/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1095/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1089/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1036/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1033/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1148/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1039/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1156/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1064/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1040/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1152/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1124/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1105/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1058/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 527/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1032/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 717/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1034/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1138/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1131/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1051/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1037/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1154/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1139/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1133/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1088/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1046/2026</t>
+  </si>
+  <si>
+    <t>DESPACHP.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1045/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 995/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 979/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 977/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 944/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 929/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 894/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1075/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1060/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 800/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 285/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 935/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 379/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 960/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>homologação.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 971/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 961/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 343/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1003/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 914/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 403/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 901/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 590/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 966/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 939/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 934/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 922/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº890/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 750/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 918/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 837/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 716/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 606/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 863/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 859/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 855/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 850/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 647/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 731/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 430/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 806/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 785/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Aquisição de pinos e buchas, destinados à manutenção da Retroescavadeira Manitou (1).pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 770/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 704/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Aquisição de materiais e peças.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 573/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 335/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Aquisição tubos de concreto.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -360,78 +724,1076 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786349/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786320/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786282/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786179/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786141/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786354/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786351/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786350/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786342/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786331/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786330/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786323/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786322/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786301/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786302/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786298/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786343/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786305/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786348/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786317/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786306/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786344/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786332/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786325/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786313/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786174/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786296/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786187/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786300/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786340/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786338/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786310/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786303/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786346/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786341/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786339/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786321/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786309/images/original/DESPACHP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786307/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786293/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786292/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786288/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786281/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786275/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786258/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786319/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786315/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786199/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786150/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786279/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786159/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786284/images/original/homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786287/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786285/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786155/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786295/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786269/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786163/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786259/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786176/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786286/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786280/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786278/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786274/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786256/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786192/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786273/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786218/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786185/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786178/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786255/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786253/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786223/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786221/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786180/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786191/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786173/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786202/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786197/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o de pinos e buchas, destinados &#224; manuten&#231;&#227;o da Retroescavadeira Manitou (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786194/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786181/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o de materiais e pe&#231;as.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786175/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786154/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o tubos de concreto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C1"/>
+  <dimension ref="A1:C84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="C84" sqref="C84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
+    <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" t="s">
+        <v>64</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52" t="s">
+        <v>72</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61" t="s">
+        <v>85</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>89</v>
+      </c>
+      <c r="B63" t="s">
+        <v>88</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>90</v>
+      </c>
+      <c r="B64" t="s">
+        <v>88</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>91</v>
+      </c>
+      <c r="B65" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>92</v>
+      </c>
+      <c r="B66" t="s">
+        <v>88</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>93</v>
+      </c>
+      <c r="B67" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>94</v>
+      </c>
+      <c r="B68" t="s">
+        <v>95</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>96</v>
+      </c>
+      <c r="B69" t="s">
+        <v>97</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>98</v>
+      </c>
+      <c r="B70" t="s">
+        <v>99</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>100</v>
+      </c>
+      <c r="B71" t="s">
+        <v>99</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>101</v>
+      </c>
+      <c r="B72" t="s">
+        <v>102</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>103</v>
+      </c>
+      <c r="B73" t="s">
+        <v>102</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>104</v>
+      </c>
+      <c r="B74" t="s">
+        <v>102</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>105</v>
+      </c>
+      <c r="B75" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>106</v>
+      </c>
+      <c r="B76" t="s">
+        <v>102</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>107</v>
+      </c>
+      <c r="B77" t="s">
+        <v>108</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>109</v>
+      </c>
+      <c r="B78" t="s">
+        <v>108</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>110</v>
+      </c>
+      <c r="B79" t="s">
+        <v>111</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" t="s">
+        <v>112</v>
+      </c>
+      <c r="B80" t="s">
+        <v>111</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>114</v>
+      </c>
+      <c r="B81" t="s">
+        <v>111</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" t="s">
+        <v>115</v>
+      </c>
+      <c r="B82" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" t="s">
+        <v>117</v>
+      </c>
+      <c r="B83" t="s">
+        <v>111</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>118</v>
+      </c>
+      <c r="B84" t="s">
+        <v>119</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_83"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>