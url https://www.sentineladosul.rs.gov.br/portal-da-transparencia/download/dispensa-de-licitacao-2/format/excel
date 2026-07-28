--- v1 (2026-05-25)
+++ v2 (2026-07-28)
@@ -12,413 +12,455 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
-    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1167/2026</t>
-[...2 lines deleted...]
-    <t>22/05/2026</t>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1596/2026</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>Despacho.pdf</t>
   </si>
   <si>
-    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1084/2026</t>
-[...8 lines deleted...]
-    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 628/2026</t>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1177/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1855/2026</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1663/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1630/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1665/2026</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1581/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1686/2026</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1660/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1880/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1659/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1728/2026</t>
   </si>
   <si>
     <t>DESPACHO.pdf</t>
   </si>
   <si>
-    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 122/2026</t>
-[...326 lines deleted...]
-    <t>Despacho de homologação - Aquisição tubos de concreto.pdf</t>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1620/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1722/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1655/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1360/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1621/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1617/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1618/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1619/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1616/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1383/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1115/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1672/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1615/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1224/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1348/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1703/2026</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1497/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1465/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1723/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1751/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1678/2026</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1579/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1317/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1577/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1386/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1597/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1648/2026</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1014/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1700/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1050/2026</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1625/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 696/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1603/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1637/2026</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1641/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1599/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1606/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1614/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1598/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1591/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1574/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1563/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1564/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1555/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1599/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1401/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Manutenção veicular (TQW8B73) - Sec. de Saúde.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1366/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Aquisição de passagens - Empresa Planalto.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1510/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Manutenção veicular (IVG6G44) - Sec. Obras.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1425/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Manutenção veicular (JCB8I75) - Sec. Assist..pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1567/2026</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Despacho de homologação - Pedido luvas de vaqueta.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1502/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1373/2026</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1330/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1454/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº1334/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1491/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1052/2026</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1461/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1462/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1498/2026</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1477/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1234/2026</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1463/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1356/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1344/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1511/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1397/2026</t>
+  </si>
+  <si>
+    <t>DESPACGHO.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1342/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1314/2026</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1479/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1327/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1333/2026</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 987/2026</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1250/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1400/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1114/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1343/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1328/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 907/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1339/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1389/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1419/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DE DISPENSA DE LICITAÇÃO Nº 1421/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -724,62 +766,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786349/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786320/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786282/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786179/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786141/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786354/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786351/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786350/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786342/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786331/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786330/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786323/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786322/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786301/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786302/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786298/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786343/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786305/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786348/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786317/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786306/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786344/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786332/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786325/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786313/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786174/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786296/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786187/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786300/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786340/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786338/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786310/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786303/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786346/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786341/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786339/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786321/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786309/images/original/DESPACHP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786307/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786293/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786292/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786288/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786281/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786275/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786258/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786319/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786315/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786199/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786150/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786279/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786159/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786284/images/original/homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786287/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786285/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786155/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786295/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786269/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786163/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786259/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786176/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786286/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786280/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786278/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786274/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786256/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786192/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786273/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786218/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786185/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786178/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786255/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786253/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786223/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786221/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786180/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786191/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786173/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786202/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786197/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o de pinos e buchas, destinados &#224; manuten&#231;&#227;o da Retroescavadeira Manitou (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786194/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786181/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o de materiais e pe&#231;as.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786175/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786154/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o tubos de concreto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818676/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818661/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818284/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818188/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818092/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817638/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817596/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817102/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816990/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/816953/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814261/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814238/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814060/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814011/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/814008/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813818/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813710/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813299/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813293/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813240/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813102/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813094/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813091/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/813080/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/812940/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/812523/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/812478/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/812297/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/811391/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/811332/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/811222/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/811146/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809649/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809497/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809483/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809417/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809232/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808831/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808581/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808328/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808255/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807825/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807719/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807689/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807369/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807672/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807671/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807670/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807669/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807668/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807667/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807666/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807665/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807663/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807661/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807659/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807656/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807654/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807653/images/original/Despacho de homologa&#231;&#227;o - Manuten&#231;&#227;o veicular (TQW8B73) - Sec. de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807652/images/original/Despacho de homologa&#231;&#227;o - Aquisi&#231;&#227;o de passagens - Empresa Planalto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807651/images/original/Despacho de homologa&#231;&#227;o - Manuten&#231;&#227;o veicular (IVG6G44) - Sec. Obras.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807650/images/original/Despacho de homologa&#231;&#227;o - Manuten&#231;&#227;o veicular (JCB8I75) - Sec. Assist..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807649/images/original/Despacho de homologa&#231;&#227;o - Pedido luvas de vaqueta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/807637/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804876/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804813/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803829/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/803318/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802752/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802793/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/801879/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/801797/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/801395/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/801317/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/801148/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800883/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800826/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800691/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800494/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800383/images/original/DESPACGHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800351/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800325/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799972/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799969/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799495/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798792/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798666/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798523/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798494/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/797755/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/797623/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/797567/images/original/Despacho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/793718/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792892/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792743/images/original/DESPACHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792642/images/original/DESPACHO.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C84"/>
+  <dimension ref="A1:C97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C84" sqref="C84"/>
+      <selection activeCell="C97" sqref="C97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -792,920 +834,1063 @@
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B20" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" t="s">
         <v>38</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" t="s">
         <v>41</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B31" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B33" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B34" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B35" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B37" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B38" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B39" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>55</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B40" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B42" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" t="s">
         <v>59</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B52" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B53" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B54" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="B55" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B56" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B57" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B58" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B59" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B60" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>5</v>
+        <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B61" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B62" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B63" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B64" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B65" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B66" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B67" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
+        <v>93</v>
+      </c>
+      <c r="B68" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
+        <v>95</v>
+      </c>
+      <c r="B69" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
+        <v>97</v>
+      </c>
+      <c r="B70" t="s">
         <v>98</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
+        <v>99</v>
+      </c>
+      <c r="B71" t="s">
         <v>100</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>101</v>
       </c>
       <c r="B72" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B73" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
+        <v>103</v>
+      </c>
+      <c r="B74" t="s">
         <v>104</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>105</v>
       </c>
       <c r="B75" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>106</v>
       </c>
       <c r="B76" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
+        <v>108</v>
+      </c>
+      <c r="B77" t="s">
         <v>107</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>109</v>
       </c>
       <c r="B78" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>110</v>
       </c>
       <c r="B79" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B80" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>113</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B81" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>5</v>
+        <v>113</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B82" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B83" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
+        <v>117</v>
+      </c>
+      <c r="B84" t="s">
+        <v>116</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" t="s">
         <v>118</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B85" t="s">
+        <v>116</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" t="s">
         <v>119</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="B86" t="s">
         <v>120</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>121</v>
+      </c>
+      <c r="B87" t="s">
+        <v>122</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>123</v>
+      </c>
+      <c r="B88" t="s">
+        <v>122</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" t="s">
+        <v>124</v>
+      </c>
+      <c r="B89" t="s">
+        <v>122</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90" t="s">
+        <v>122</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" t="s">
+        <v>126</v>
+      </c>
+      <c r="B91" t="s">
+        <v>127</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" t="s">
+        <v>128</v>
+      </c>
+      <c r="B92" t="s">
+        <v>127</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" t="s">
+        <v>129</v>
+      </c>
+      <c r="B93" t="s">
+        <v>127</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>130</v>
+      </c>
+      <c r="B94" t="s">
+        <v>131</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
+        <v>132</v>
+      </c>
+      <c r="B95" t="s">
+        <v>131</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
+        <v>133</v>
+      </c>
+      <c r="B96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" t="s">
+        <v>134</v>
+      </c>
+      <c r="B97" t="s">
+        <v>131</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
@@ -1749,50 +1934,63 @@
     <hyperlink ref="C60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C91" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C95" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_96"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>