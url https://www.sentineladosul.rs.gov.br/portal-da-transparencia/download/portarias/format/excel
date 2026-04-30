--- v2 (2026-03-15)
+++ v3 (2026-04-30)
@@ -12,67 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>EXTRATO DA PORTARIA N° 164/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 163/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°162/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°161/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°160/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°159/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°158/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°157/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°156/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°155/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°154/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°153/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°152/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°151/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°150/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°149/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°148/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°147/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°146/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°145/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°144/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°143/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°142/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°141/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°140/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°139/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°138/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°137/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°136/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°135/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°134/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°133/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°132/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°131/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°130/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°129/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°128/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°127/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°126/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA Nº 125/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°124/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°123/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°122/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°121/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°120/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°119/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°118/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°117/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°116/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°115/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°114/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°113/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
     <t>Portaria n°112/2026</t>
   </si>
   <si>
-    <t>09/03/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Portaria n°111/2026</t>
   </si>
   <si>
     <t>Portaria n°110/2026</t>
   </si>
   <si>
     <t>Portaria n°109/2026</t>
   </si>
   <si>
     <t>Portaria n°108/2026</t>
   </si>
   <si>
     <t>Portaria n°107/2026</t>
   </si>
   <si>
     <t>Portaria n°106/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>Portaria n°105/2026</t>
   </si>
   <si>
     <t>Portaria n°104/2026</t>
@@ -198,251 +387,50 @@
     <t>Portaria n°071/2026</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>Portaria n°070/2026</t>
   </si>
   <si>
     <t>Portaria n°069/2026</t>
   </si>
   <si>
     <t>Portaria n°068/2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>Portaria n°067/2026</t>
   </si>
   <si>
     <t>Portaria n°066/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
-  </si>
-[...199 lines deleted...]
-    <t>Portaria n°008/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -748,62 +736,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749255/images/original/112.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749253/images/original/111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749252/images/original/110.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749251/images/original/109.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749250/images/original/108.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749249/images/original/107.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747582/images/original/106.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747580/images/original/105.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747578/images/original/104.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747577/images/original/103.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745943/images/original/102.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745941/images/original/101.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745931/images/original/100.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745924/images/original/099.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745915/images/original/098.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745910/images/original/097.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745891/images/original/096.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745999/images/original/095.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745976/images/original/094.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745974/images/original/093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745971/images/original/092.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745968/images/original/091.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745967/images/original/090.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745965/images/original/089.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745962/images/original/088.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741018/images/original/087.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741017/images/original/086.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740876/images/original/085.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740874/images/original/084.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740873/images/original/083.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740872/images/original/082.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740864/images/original/081.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740859/images/original/080.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734408/images/original/079.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734407/images/original/078.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734406/images/original/077.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734405/images/original/076.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734404/images/original/075.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734402/images/original/074.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734400/images/original/073.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/733759/images/original/072.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734398/images/original/071.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732858/images/original/070.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732857/images/original/069.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730620/images/original/68.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730619/images/original/67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730618/images/original/66.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/729704/images/original/65.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/729705/images/original/65.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728975/images/original/64.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728971/images/original/63.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728970/images/original/62.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727176/images/original/61.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/728969/images/original/060n.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727701/images/original/059.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727173/images/original/58.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727172/images/original/57.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727171/images/original/56.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/727169/images/original/55.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726812/images/original/54.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726811/images/original/53.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/726810/images/original/52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720829/images/original/46.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720826/images/original/45.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725083/images/original/37.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720308/images/original/43.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720307/images/original/44.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720305/images/original/42.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720304/images/original/40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720298/images/original/39.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720293/images/original/38.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725079/images/original/36.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725077/images/original/35.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725076/images/original/34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725073/images/original/33.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725072/images/original/32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/725065/images/original/31.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720286/images/original/30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719632/images/original/29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719631/images/original/28.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719629/images/original/27.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719627/images/original/26.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719626/images/original/25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719625/images/original/24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719622/images/original/23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/719619/images/original/22.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/717167/images/original/21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/717160/images/original/20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/717156/images/original/019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/717152/images/original/018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/717151/images/original/017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/716018/images/original/15.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/716013/images/original/14.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/716037/images/original/04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/716008/images/original/13.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/716002/images/original/12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/715999/images/original/11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/715994/images/original/10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/715993/images/original/09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/715986/images/original/08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769713/images/original/164.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769708/images/original/163.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769704/images/original/162.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769703/images/original/161.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769702/images/original/160.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769701/images/original/159.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769700/images/original/158.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769699/images/original/157.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769698/images/original/156.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768580/images/original/155.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768579/images/original/154.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768576/images/original/153.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768575/images/original/152.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768191/images/original/151.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768183/images/original/150.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768172/images/original/149.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/765765/images/original/148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764633/images/original/147.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761449/images/original/146.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761443/images/original/145.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761438/images/original/144.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761429/images/original/143n.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761427/images/original/142novo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761424/images/original/141.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759919/images/original/140.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755443/images/original/139.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755442/images/original/138.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755441/images/original/137.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755440/images/original/136.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755439/images/original/135.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755438/images/original/134.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755293/images/original/133.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755266/images/original/132.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755248/images/original/131.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755244/images/original/130.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755228/images/original/129.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755227/images/original/128.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755226/images/original/127.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755225/images/original/126.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753689/images/original/125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753688/images/original/124.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753673/images/original/123.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753672/images/original/122.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753661/images/original/121.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753660/images/original/120.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753659/images/original/119.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753657/images/original/118.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753655/images/original/117.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753653/images/original/116.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753207/images/original/115.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753202/images/original/114.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753200/images/original/113.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749255/images/original/112.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749253/images/original/111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749252/images/original/110.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749251/images/original/109.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749250/images/original/108.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749249/images/original/107.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747582/images/original/106.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747580/images/original/105.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747578/images/original/104.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747577/images/original/103.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745943/images/original/102.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745941/images/original/101.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745931/images/original/100.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745924/images/original/099.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745915/images/original/098.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745910/images/original/097.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745891/images/original/096.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745999/images/original/095.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745976/images/original/094.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745974/images/original/093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745971/images/original/092.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745968/images/original/091.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745967/images/original/090.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745965/images/original/089.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745962/images/original/088.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741018/images/original/087.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741017/images/original/086.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740876/images/original/085.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740874/images/original/084.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740873/images/original/083.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740872/images/original/082.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740864/images/original/081.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740859/images/original/080.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734408/images/original/079.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734407/images/original/078.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734406/images/original/077.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734405/images/original/076.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734404/images/original/075.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734402/images/original/074.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734400/images/original/073.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/733759/images/original/072.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734398/images/original/071.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732858/images/original/070.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732857/images/original/069.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730620/images/original/68.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730619/images/original/67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730618/images/original/66.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C101"/>
+  <dimension ref="A1:C100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C101" sqref="C101"/>
+      <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
@@ -846,1077 +834,1066 @@
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" t="s">
         <v>24</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" t="s">
         <v>26</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
         <v>31</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B26" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" t="s">
         <v>36</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B33" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B34" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B35" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41" t="s">
         <v>51</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" t="s">
         <v>53</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B49" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B50" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B51" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B52" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B53" t="s">
         <v>66</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B54" t="s">
         <v>66</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B55" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B56" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B57" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B59" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B60" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B61" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B64" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B65" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B66" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B67" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B68" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B69" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B70" t="s">
+        <v>80</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B71" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B72" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B73" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B74" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B75" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B76" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B77" t="s">
+        <v>88</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B78" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B79" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B80" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B81" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B82" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B83" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B84" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B85" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B86" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B87" t="s">
+        <v>106</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B88" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B89" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B90" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B91" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B92" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B93" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B94" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B95" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B96" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B97" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B98" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B99" t="s">
+        <v>121</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B100" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
@@ -1976,51 +1953,50 @@
     <hyperlink ref="C76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="C101" r:id="rId_hyperlink_100"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>