--- v3 (2026-04-30)
+++ v4 (2026-06-25)
@@ -12,100 +12,367 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>Portaria n° 231/2026</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 230/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 229/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 228/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 227/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 226/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 225/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 224/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 223/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 222/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>222.pdf</t>
+  </si>
+  <si>
+    <t>Portaria n° 221/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 220/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 219/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 218/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 217/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 216/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 215/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 214/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 213/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 212/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 211/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 210/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 209/2026</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 208/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 207/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 206/2026</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 205/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 204/2026</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 203/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 202/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 201/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 200/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 199/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 198/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 197/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 196/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 195/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 194/2026</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>194.pdf</t>
+  </si>
+  <si>
+    <t>Portaria n° 193/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 193/2026,</t>
+  </si>
+  <si>
+    <t>Portaria n° 192/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 191/2026</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 190/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 189/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 188/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 187/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 186/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 185/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 184/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 183/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 182/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 181/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 180/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 179/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 178/2026</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 177/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 175/2026</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 176/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 174/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 173/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 172/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 171/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 170/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 169/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 168/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 167/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 166/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 165/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Portaria n°165</t>
+  </si>
+  <si>
+    <t>Portaria n°153/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
     <t>EXTRATO DA PORTARIA N° 164/2026</t>
   </si>
   <si>
-    <t>28/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>EXTRATO DA PORTARIA N° 163/2026</t>
   </si>
   <si>
     <t>Portaria n°162/2026</t>
   </si>
   <si>
     <t>Portaria n°161/2026</t>
   </si>
   <si>
     <t>Portaria n°160/2026</t>
   </si>
   <si>
     <t>Portaria n°159/2026</t>
   </si>
   <si>
     <t>Portaria n°158/2026</t>
   </si>
   <si>
     <t>Portaria n°157/2026</t>
   </si>
   <si>
     <t>Portaria n°156/2026</t>
   </si>
   <si>
     <t>Portaria n°155/2026</t>
   </si>
   <si>
     <t>Portaria n°154/2026</t>
   </si>
   <si>
-    <t>Portaria n°153/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Portaria n°152/2026</t>
   </si>
   <si>
     <t>Portaria n°151/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>Portaria n°150/2026</t>
   </si>
   <si>
     <t>Portaria n°149/2026</t>
   </si>
   <si>
     <t>Portaria n°148/2026</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Portaria n°147/2026</t>
   </si>
   <si>
     <t>16/04/2026</t>
@@ -141,296 +408,50 @@
     <t>Portaria n°140/2026</t>
   </si>
   <si>
     <t>Portaria n°139/2026</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>Portaria n°138/2026</t>
   </si>
   <si>
     <t>Portaria n°137/2026</t>
   </si>
   <si>
     <t>Portaria n°136/2026</t>
   </si>
   <si>
     <t>Portaria n°135/2026</t>
   </si>
   <si>
     <t>Portaria n°134/2026</t>
   </si>
   <si>
     <t>Portaria n°133/2026</t>
-  </si>
-[...244 lines deleted...]
-    <t>09/02/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -736,51 +757,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769713/images/original/164.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769708/images/original/163.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769704/images/original/162.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769703/images/original/161.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769702/images/original/160.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769701/images/original/159.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769700/images/original/158.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769699/images/original/157.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769698/images/original/156.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768580/images/original/155.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768579/images/original/154.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768576/images/original/153.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768575/images/original/152.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768191/images/original/151.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768183/images/original/150.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768172/images/original/149.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/765765/images/original/148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764633/images/original/147.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761449/images/original/146.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761443/images/original/145.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761438/images/original/144.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761429/images/original/143n.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761427/images/original/142novo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761424/images/original/141.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759919/images/original/140.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755443/images/original/139.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755442/images/original/138.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755441/images/original/137.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755440/images/original/136.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755439/images/original/135.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755438/images/original/134.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755293/images/original/133.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755266/images/original/132.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755248/images/original/131.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755244/images/original/130.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755228/images/original/129.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755227/images/original/128.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755226/images/original/127.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755225/images/original/126.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753689/images/original/125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753688/images/original/124.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753673/images/original/123.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753672/images/original/122.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753661/images/original/121.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753660/images/original/120.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753659/images/original/119.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753657/images/original/118.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753655/images/original/117.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753653/images/original/116.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753207/images/original/115.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753202/images/original/114.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/753200/images/original/113.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749255/images/original/112.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749253/images/original/111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749252/images/original/110.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749251/images/original/109.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749250/images/original/108.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/749249/images/original/107.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747582/images/original/106.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747580/images/original/105.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747578/images/original/104.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/747577/images/original/103.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745943/images/original/102.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745941/images/original/101.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745931/images/original/100.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745924/images/original/099.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745915/images/original/098.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745910/images/original/097.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745891/images/original/096.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745999/images/original/095.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745976/images/original/094.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745974/images/original/093.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745971/images/original/092.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745968/images/original/091.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745967/images/original/090.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745965/images/original/089.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/745962/images/original/088.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741018/images/original/087.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/741017/images/original/086.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740876/images/original/085.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740874/images/original/084.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740873/images/original/083.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740872/images/original/082.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740864/images/original/081.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/740859/images/original/080.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734408/images/original/079.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734407/images/original/078.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734406/images/original/077.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734405/images/original/076.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734404/images/original/075.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734402/images/original/074.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734400/images/original/073.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/733759/images/original/072.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/734398/images/original/071.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732858/images/original/070.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/732857/images/original/069.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730620/images/original/68.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730619/images/original/67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/730618/images/original/66.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805451/images/original/231.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805440/images/original/230.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805438/images/original/229.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805434/images/original/228.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805430/images/original/227.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805423/images/original/226.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805418/images/original/225.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805411/images/original/224.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805404/images/original/223.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804521/images/original/222.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804520/images/original/221.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804518/images/original/220.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804516/images/original/219.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804515/images/original/218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804513/images/original/217.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804501/images/original/216.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804490/images/original/215.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804479/images/original/214.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804474/images/original/213.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804461/images/original/212.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804457/images/original/211.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804456/images/original/210.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802855/images/original/209.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802846/images/original/208.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802833/images/original/207.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800120/images/original/206.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800107/images/original/205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799842/images/original/204.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799834/images/original/203.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799324/images/original/202.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799323/images/original/201.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799322/images/original/200.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799321/images/original/199.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799319/images/original/198.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799318/images/original/197.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799316/images/original/196.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799315/images/original/196.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792752/images/original/194.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792606/images/original/193.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792496/images/original/192.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792493/images/original/191.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792490/images/original/190.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789440/images/original/189.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789439/images/original/188.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789436/images/original/187.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786599/images/original/186.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786594/images/original/185.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786592/images/original/184.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786591/images/original/183.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786590/images/original/182.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786589/images/original/181.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786587/images/original/180.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786585/images/original/179.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786570/images/original/178.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786566/images/original/177.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798578/images/original/175.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786564/images/original/176.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/780249/images/original/174.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778976/images/original/173.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778974/images/original/172.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778972/images/original/171.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778971/images/original/170.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778970/images/original/169.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778969/images/original/168.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778968/images/original/167.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778967/images/original/166.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/770986/images/original/165.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/770981/images/original/153 novo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769713/images/original/164.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769708/images/original/163.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769704/images/original/162.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769703/images/original/161.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769702/images/original/160.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769701/images/original/159.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769700/images/original/158.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769699/images/original/157.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769698/images/original/156.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768580/images/original/155.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768579/images/original/154.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768575/images/original/152.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768191/images/original/151.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768183/images/original/150.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768172/images/original/149.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/765765/images/original/148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764633/images/original/147.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761449/images/original/146.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761443/images/original/145.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761438/images/original/144.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761429/images/original/143n.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761427/images/original/142novo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761424/images/original/141.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759919/images/original/140.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755443/images/original/139.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755442/images/original/138.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755441/images/original/137.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755440/images/original/136.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755439/images/original/135.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755438/images/original/134.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755293/images/original/133.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -867,1033 +888,1033 @@
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" t="s">
         <v>14</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B13" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B26" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B28" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" t="s">
         <v>40</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" t="s">
         <v>49</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B42" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B46" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B47" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B48" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" t="s">
         <v>62</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B52" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B54" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B55" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B57" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B58" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B59" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B60" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B62" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B63" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B64" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B65" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
+        <v>87</v>
+      </c>
+      <c r="B66" t="s">
         <v>82</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B68" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B69" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B70" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="B71" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B72" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B73" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B74" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
+        <v>100</v>
+      </c>
+      <c r="B76" t="s">
         <v>93</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B77" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B78" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="B79" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B80" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B81" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B82" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B83" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B84" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B85" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B86" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B87" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="B88" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B89" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="B90" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="B91" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B92" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="B93" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="B94" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="B95" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B96" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B97" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B98" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B99" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B100" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>