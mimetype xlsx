--- v4 (2026-06-25)
+++ v5 (2026-08-16)
@@ -12,67 +12,361 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>Portaria n° 311/2026</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 310/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 309/2026</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 308/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 307/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 306/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 305/2026</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 304/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 303/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 302/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 301/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 300/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 299/2026</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>299.pdf</t>
+  </si>
+  <si>
+    <t>Portaria n° 298/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 297/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 296/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 295/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 294/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 293/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 292/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 290/2026</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 289/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 288/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 287/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 286/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 285/2026</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 284/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 283/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 282/2026</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 281/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 280/2026</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 279/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 278/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 277/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 276/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 275/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 274/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 273/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 272/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 271/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 270/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 269/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 268/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 267/2026</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 266/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 265/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 264/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 263/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 262/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 260/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 261/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 259/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 258/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 257/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 256/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 255/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 254/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 253/2026</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 252/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 251/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 250/2026</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 249/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 248/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 247/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 246/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 245/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 244/2026</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 243/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 242/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 241/2026</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 240/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 239/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 238/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 237/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 236/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 235/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 234/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 233/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 232/2026</t>
+  </si>
+  <si>
     <t>Portaria n° 231/2026</t>
   </si>
   <si>
-    <t>24/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Portaria n° 230/2026</t>
   </si>
   <si>
     <t>Portaria n° 229/2026</t>
   </si>
   <si>
     <t>Portaria n° 228/2026</t>
   </si>
   <si>
     <t>Portaria n° 227/2026</t>
   </si>
   <si>
     <t>Portaria n° 226/2026</t>
   </si>
   <si>
     <t>Portaria n° 225/2026</t>
   </si>
   <si>
     <t>Portaria n° 224/2026</t>
   </si>
   <si>
     <t>EXTRATO DA PORTARIA N° 223/2026</t>
   </si>
   <si>
     <t>Portaria n° 222/2026</t>
@@ -93,365 +387,50 @@
     <t>Portaria n° 219/2026</t>
   </si>
   <si>
     <t>Portaria n° 218/2026</t>
   </si>
   <si>
     <t>Portaria n° 217/2026</t>
   </si>
   <si>
     <t>Portaria n° 216/2026</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>Portaria n° 215/2026</t>
   </si>
   <si>
     <t>EXTRATO DA PORTARIA N° 214/2026</t>
   </si>
   <si>
     <t>Portaria n° 213/2026</t>
   </si>
   <si>
     <t>Portaria n° 212/2026</t>
-  </si>
-[...313 lines deleted...]
-    <t>Portaria n°133/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -757,51 +736,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805451/images/original/231.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805440/images/original/230.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805438/images/original/229.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805434/images/original/228.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805430/images/original/227.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805423/images/original/226.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805418/images/original/225.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805411/images/original/224.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805404/images/original/223.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804521/images/original/222.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804520/images/original/221.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804518/images/original/220.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804516/images/original/219.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804515/images/original/218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804513/images/original/217.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804501/images/original/216.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804490/images/original/215.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804479/images/original/214.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804474/images/original/213.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804461/images/original/212.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804457/images/original/211.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804456/images/original/210.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802855/images/original/209.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802846/images/original/208.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/802833/images/original/207.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800120/images/original/206.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/800107/images/original/205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799842/images/original/204.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799834/images/original/203.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799324/images/original/202.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799323/images/original/201.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799322/images/original/200.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799321/images/original/199.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799319/images/original/198.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799318/images/original/197.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799316/images/original/196.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/799315/images/original/196.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792752/images/original/194.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792606/images/original/193.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792496/images/original/192.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792493/images/original/191.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/792490/images/original/190.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789440/images/original/189.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789439/images/original/188.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/789436/images/original/187.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786599/images/original/186.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786594/images/original/185.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786592/images/original/184.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786591/images/original/183.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786590/images/original/182.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786589/images/original/181.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786587/images/original/180.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786585/images/original/179.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786570/images/original/178.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786566/images/original/177.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/798578/images/original/175.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/786564/images/original/176.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/780249/images/original/174.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778976/images/original/173.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778974/images/original/172.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778972/images/original/171.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778971/images/original/170.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778970/images/original/169.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778969/images/original/168.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778968/images/original/167.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/778967/images/original/166.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/770986/images/original/165.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/770981/images/original/153 novo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769713/images/original/164.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769708/images/original/163.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769704/images/original/162.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769703/images/original/161.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769702/images/original/160.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769701/images/original/159.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769700/images/original/158.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769699/images/original/157.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/769698/images/original/156.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768580/images/original/155.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768579/images/original/154.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768575/images/original/152.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768191/images/original/151.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768183/images/original/150.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/768172/images/original/149.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/765765/images/original/148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/764633/images/original/147.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761449/images/original/146.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761443/images/original/145.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761438/images/original/144.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761429/images/original/143n.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761427/images/original/142novo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/761424/images/original/141.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/759919/images/original/140.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755443/images/original/139.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755442/images/original/138.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755441/images/original/137.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755440/images/original/136.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755439/images/original/135.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755438/images/original/134.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/755293/images/original/133.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826692/images/original/311.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826679/images/original/310.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826675/images/original/309.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826673/images/original/308.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826671/images/original/307.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826670/images/original/306.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826669/images/original/305.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826668/images/original/304.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826667/images/original/303.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826666/images/original/302.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826664/images/original/301.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826663/images/original/300.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824735/images/original/299.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824734/images/original/298.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824733/images/original/297.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824732/images/original/296.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824731/images/original/295.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824730/images/original/294.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824726/images/original/293.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824723/images/original/292.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824356/images/original/290.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824355/images/original/289.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824354/images/original/288.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824353/images/original/287.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824352/images/original/286.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822037/images/original/285.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822033/images/original/284.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822031/images/original/283.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822030/images/original/282.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822022/images/original/281.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818079/images/original/280.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818078/images/original/279.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818077/images/original/278.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818076/images/original/277.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818075/images/original/276.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818074/images/original/275.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818072/images/original/274.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818071/images/original/273.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818070/images/original/272.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815632/images/original/271.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815630/images/original/270.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815628/images/original/269.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815625/images/original/268.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815041/images/original/267.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815040/images/original/266.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815038/images/original/265.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815037/images/original/264.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815034/images/original/264.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815033/images/original/262.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815032/images/original/260.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818842/images/original/261.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815027/images/original/259.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815026/images/original/258.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815025/images/original/257.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815024/images/original/256.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815023/images/original/255.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815020/images/original/254.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815018/images/original/253.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815017/images/original/252.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815014/images/original/251.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809562/images/original/250.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809558/images/original/249.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809551/images/original/248.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809547/images/original/247.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809539/images/original/246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809538/images/original/245.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808013/images/original/244.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808011/images/original/243.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808008/images/original/242.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805592/images/original/241.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805590/images/original/240.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805588/images/original/239.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805587/images/original/238.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805585/images/original/237.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805582/images/original/236.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805581/images/original/235.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805578/images/original/234.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805576/images/original/233.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805575/images/original/232.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805451/images/original/231.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805440/images/original/230.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805438/images/original/229.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805434/images/original/228.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805430/images/original/227.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805423/images/original/226.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805418/images/original/225.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805411/images/original/224.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805404/images/original/223.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804521/images/original/222.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804520/images/original/221.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804518/images/original/220.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804516/images/original/219.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804515/images/original/218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804513/images/original/217.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804501/images/original/216.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804490/images/original/215.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804479/images/original/214.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804474/images/original/213.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804461/images/original/212.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -811,1110 +790,1110 @@
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
         <v>7</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B9" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" t="s">
         <v>19</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" t="s">
         <v>29</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" t="s">
         <v>35</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" t="s">
         <v>43</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B36" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B38" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B44" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B45" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B46" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" t="s">
         <v>61</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B49" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B50" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B51" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" t="s">
         <v>67</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54" t="s">
         <v>69</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B56" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B57" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B58" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B59" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B60" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B61" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B62" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B63" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B64" t="s">
+        <v>80</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B65" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B66" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B67" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B69" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B70" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B71" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B72" t="s">
+        <v>92</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B73" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B74" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B75" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B76" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B77" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B78" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B79" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B81" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B82" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B83" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B84" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B85" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B86" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B87" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B88" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B89" t="s">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B90" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="B91" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B92" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="B93" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B94" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="B95" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B96" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B97" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="B98" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B99" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B100" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>