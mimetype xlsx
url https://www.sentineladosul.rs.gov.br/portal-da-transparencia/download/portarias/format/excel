--- v5 (2026-08-16)
+++ v6 (2026-10-27)
@@ -12,61 +12,319 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>Portaria n° 377/2026</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 376/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 375/2026</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 374/2026</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 373/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 370/2026</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 369/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 368/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 367/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 366/2026</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 365/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 364/2026</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 363/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 362/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 361/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 360/2026</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 359/2026</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 358/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 357/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 356/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 355/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 354/2026</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 353/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 352/2026</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 351/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 350/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 349/2026</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 348/2026</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 347/2026</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 346/2026</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 345/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 344/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 343/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 342/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 341/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 340/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 339/2026</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 338/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 337/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 336/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 335/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 334/2026</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 333/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 332/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 331/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 330/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 329/2026</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 328/2026</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 327/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 326/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 325/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 324/2026</t>
+  </si>
+  <si>
+    <t>EXTRATO DA PORTARIA N° 323/2026</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 322/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 321/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 320/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 319/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 318/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 317/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 316/2026</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 315/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 314/2026</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 313/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>Portaria n° 312/2026</t>
+  </si>
+  <si>
     <t>Portaria n° 311/2026</t>
   </si>
   <si>
     <t>12/08/2026</t>
   </si>
   <si>
     <t>Portaria n° 310/2026</t>
   </si>
   <si>
     <t>Portaria n° 309/2026</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>Portaria n° 308/2026</t>
   </si>
   <si>
     <t>Portaria n° 307/2026</t>
   </si>
   <si>
     <t>Portaria n° 306/2026</t>
   </si>
   <si>
     <t>Portaria n° 305/2026</t>
@@ -156,281 +414,50 @@
     <t>Portaria n° 282/2026</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>Portaria n° 281/2026</t>
   </si>
   <si>
     <t>Portaria n° 280/2026</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>Portaria n° 279/2026</t>
   </si>
   <si>
     <t>Portaria n° 278/2026</t>
   </si>
   <si>
     <t>Portaria n° 277/2026</t>
   </si>
   <si>
     <t>Portaria n° 276/2026</t>
-  </si>
-[...229 lines deleted...]
-    <t>Portaria n° 212/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -736,51 +763,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826692/images/original/311.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826679/images/original/310.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826675/images/original/309.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826673/images/original/308.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826671/images/original/307.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826670/images/original/306.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826669/images/original/305.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826668/images/original/304.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826667/images/original/303.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826666/images/original/302.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826664/images/original/301.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826663/images/original/300.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824735/images/original/299.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824734/images/original/298.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824733/images/original/297.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824732/images/original/296.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824731/images/original/295.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824730/images/original/294.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824726/images/original/293.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824723/images/original/292.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824356/images/original/290.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824355/images/original/289.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824354/images/original/288.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824353/images/original/287.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824352/images/original/286.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822037/images/original/285.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822033/images/original/284.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822031/images/original/283.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822030/images/original/282.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822022/images/original/281.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818079/images/original/280.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818078/images/original/279.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818077/images/original/278.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818076/images/original/277.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818075/images/original/276.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818074/images/original/275.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818072/images/original/274.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818071/images/original/273.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818070/images/original/272.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815632/images/original/271.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815630/images/original/270.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815628/images/original/269.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815625/images/original/268.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815041/images/original/267.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815040/images/original/266.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815038/images/original/265.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815037/images/original/264.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815034/images/original/264.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815033/images/original/262.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815032/images/original/260.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818842/images/original/261.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815027/images/original/259.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815026/images/original/258.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815025/images/original/257.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815024/images/original/256.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815023/images/original/255.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815020/images/original/254.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815018/images/original/253.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815017/images/original/252.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/815014/images/original/251.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809562/images/original/250.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809558/images/original/249.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809551/images/original/248.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809547/images/original/247.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809539/images/original/246.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/809538/images/original/245.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808013/images/original/244.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808011/images/original/243.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/808008/images/original/242.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805592/images/original/241.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805590/images/original/240.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805588/images/original/239.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805587/images/original/238.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805585/images/original/237.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805582/images/original/236.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805581/images/original/235.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805578/images/original/234.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805576/images/original/233.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805575/images/original/232.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805451/images/original/231.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805440/images/original/230.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805438/images/original/229.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805434/images/original/228.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805430/images/original/227.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805423/images/original/226.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805418/images/original/225.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805411/images/original/224.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/805404/images/original/223.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804521/images/original/222.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804520/images/original/221.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804518/images/original/220.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804516/images/original/219.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804515/images/original/218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804513/images/original/217.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804501/images/original/216.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804490/images/original/215.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804479/images/original/214.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804474/images/original/213.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/804461/images/original/212.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/858201/images/original/377.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/858199/images/original/376.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/858197/images/original/375.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/857633/images/original/374.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/857631/images/original/373.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854747/images/original/370.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854744/images/original/369.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854740/images/original/368.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854735/images/original/367.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854711/images/original/366.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854585/images/original/365.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/854572/images/original/364.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/850637/images/original/363.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/850635/images/original/362.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/850632/images/original/361.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/850309/images/original/360.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/849512/images/original/359.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/849511/images/original/358.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/849509/images/original/357.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/849507/images/original/356.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/849504/images/original/355.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/848206/images/original/354.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/848193/images/original/353.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/848181/images/original/352.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/848177/images/original/351.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/848151/images/original/350.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/848150/images/original/349.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/845308/images/original/348.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/845307/images/original/347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/843382/images/original/346.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/843372/images/original/345.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/843368/images/original/344.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/843365/images/original/343.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/843358/images/original/342.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/843355/images/original/341.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842945/images/original/340.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842598/images/original/339.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842597/images/original/338.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842596/images/original/337.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842595/images/original/336.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842594/images/original/335.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842331/images/original/334.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842329/images/original/333.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842327/images/original/332.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842321/images/original/331.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842307/images/original/330.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/842302/images/original/329.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/838355/images/original/328.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/838141/images/original/327.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/838139/images/original/326.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/838133/images/original/325.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/838131/images/original/324.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/838100/images/original/323.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835666/images/original/322.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835663/images/original/321.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835662/images/original/320.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835661/images/original/319.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835660/images/original/318.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835659/images/original/317.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835657/images/original/316.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/835655/images/original/315.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/834151/images/original/314.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/832747/images/original/313.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/832740/images/original/312.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826692/images/original/311.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826679/images/original/310.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826675/images/original/309.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826673/images/original/308.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826671/images/original/307.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826670/images/original/306.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826669/images/original/305.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826668/images/original/304.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826667/images/original/303.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826666/images/original/302.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826664/images/original/301.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/826663/images/original/300.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824735/images/original/299.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824734/images/original/298.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824733/images/original/297.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824732/images/original/296.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824731/images/original/295.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824730/images/original/294.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824726/images/original/293.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824723/images/original/292.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824356/images/original/290.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824355/images/original/289.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824354/images/original/288.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824353/images/original/287.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/824352/images/original/286.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822037/images/original/285.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822033/images/original/284.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822031/images/original/283.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822030/images/original/282.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/822022/images/original/281.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818079/images/original/280.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818078/images/original/279.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818077/images/original/278.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818076/images/original/277.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/818075/images/original/276.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C100" sqref="C100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -801,1099 +828,1099 @@
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B12" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B13" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B20" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" t="s">
         <v>27</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B28" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B30" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B31" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B33" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" t="s">
         <v>46</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B36" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B37" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B38" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B39" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B40" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" t="s">
         <v>54</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B43" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B44" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B45" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B46" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" t="s">
         <v>60</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B49" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B50" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B51" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53" t="s">
         <v>68</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B54" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B55" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B56" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B57" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58" t="s">
         <v>74</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B59" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B60" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B61" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B62" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B63" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B64" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B65" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B66" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B68" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B69" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B70" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B71" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B72" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B73" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B74" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B75" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B76" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
+        <v>103</v>
+      </c>
+      <c r="B77" t="s">
         <v>98</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B78" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B80" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B81" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B82" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="B83" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
+        <v>112</v>
+      </c>
+      <c r="B84" t="s">
         <v>105</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B85" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B86" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B87" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B88" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B89" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B90" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B91" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B92" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="B93" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B94" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B95" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B96" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B97" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B98" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B99" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B100" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>