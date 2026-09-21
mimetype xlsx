--- v2 (2026-07-28)
+++ v3 (2026-09-21)
@@ -38,63 +38,63 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
     <t>RGF - LEGISLATIVO SEGUNDO SEMESTRE 2026</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA DESPESA COM PESSOAL 1º Sem 2026 Leg</t>
   </si>
   <si>
     <t>RGF 1º Sem 2026 Leg</t>
   </si>
   <si>
     <t>RGF - EXECUTIVO SEGUNDO SEMESTRE 2026</t>
   </si>
   <si>
+    <t>DEMONSTRATIVO DA DÍVIDA CONSOLIDADA LÍQUIDA 1º Sem 2026 Exe</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1º Sem 2026 Exe</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS OPERAÇÕES DE CRÉDITO 1º Sem 2026 Exe</t>
+  </si>
+  <si>
+    <t>RGF 1º Sem 2026 Exe</t>
+  </si>
+  <si>
     <t>DEMONSTRATIVO DA DESPESA COM PESSOAL 1º Sem 2026 Exe</t>
-  </si>
-[...10 lines deleted...]
-    <t>RGF 1º Sem 2026 Exe</t>
   </si>
   <si>
     <t>RGF - LEGISLATIVO SEGUNDO SEMESTRE 2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA DESPESA COM PESSOAL 2º Sem 2025 Leg</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR 2º Sem 2025 Leg</t>
   </si>
   <si>
     <t>RGF 2º Sem 2025 Leg0</t>
   </si>
   <si>
     <t>RGF - EXECUTIVO SEGUNDO SEMESTRE 2025</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA DESPESA COM PESSOAL 2º Sem 2025 Exe</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA DÍVIDA CONSOLIDADA LÍQUIDA 2º Sem 2025 Exe</t>
   </si>
@@ -559,51 +559,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817341/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 1&#186; Sem 2026 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817342/images/original/RGF 1&#186; Sem 2026 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817332/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817333/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817335/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817336/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817338/images/original/RGF 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720873/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL  2&#186;  Sem 2025 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720874/images/original/DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR  2&#186;  Sem 2025 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720875/images/original/RGF 2&#186;  Sem 2025 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720868/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720869/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720870/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720871/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720872/images/original/RGF 2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614979/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL Leg 1&#186; Sem 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614980/images/original/RGF 1&#186; Sem  2025 LEG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614972/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL EXE 1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614975/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA  1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614976/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614977/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614978/images/original/RGF 1&#186; Sem  2025 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518768/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 2&#186; Sem 2024 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518769/images/original/DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR 2&#186; Sem 2024 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518770/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL 2&#186; Sem 2024 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518762/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518763/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518764/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518765/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518766/images/original/DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518767/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472029/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL Leg 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472030/images/original/Demonstrativo da Receita Corrente L&#237;quida 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472032/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL Leg 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472023/images/original/Demonstrativo da Receita Corrente L&#237;quida 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472024/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 1&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472025/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472026/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472027/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472028/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL Exe 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445097/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445094/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445095/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445096/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445090/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445089/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445091/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445092/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445093/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445088/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445085/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445086/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445087/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445080/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445081/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445082/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445083/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445084/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817341/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 1&#186; Sem 2026 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817342/images/original/RGF 1&#186; Sem 2026 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817333/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817335/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/817336/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/819252/images/original/RGF 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/819251/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 1&#186; Sem 2026 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720873/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL  2&#186;  Sem 2025 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720874/images/original/DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR  2&#186;  Sem 2025 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720875/images/original/RGF 2&#186;  Sem 2025 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720868/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720869/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720870/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720871/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO  2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/720872/images/original/RGF 2&#186;  Sem 2025 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614979/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL Leg 1&#186; Sem 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614980/images/original/RGF 1&#186; Sem  2025 LEG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614972/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL EXE 1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614975/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA  1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614976/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614977/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 1&#186; SEM 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/614978/images/original/RGF 1&#186; Sem  2025 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518768/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 2&#186; Sem 2024 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518769/images/original/DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR 2&#186; Sem 2024 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518770/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL 2&#186; Sem 2024 Leg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518762/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518763/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518764/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518765/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518766/images/original/DEMONSTRATIVO DA DISPONIBILIDADE DE CAIXA E DOS RESTOS A PAGAR 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/518767/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL 2&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472029/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL Leg 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472030/images/original/Demonstrativo da Receita Corrente L&#237;quida 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472032/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL Leg 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472023/images/original/Demonstrativo da Receita Corrente L&#237;quida 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472024/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL 1&#186; Sem 2024 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472025/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472026/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472027/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/472028/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL Exe 1&#186; Sem 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445097/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445094/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445095/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445096/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445090/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445089/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445091/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445092/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445093/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445088/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445085/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445086/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445087/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445080/images/original/DEMONSTRATIVO SIMPLIFICADO DO RELAT&#211;RIO DE GEST&#195;O FISCAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445081/images/original/DEMONSTRATIVO DA D&#205;VIDA CONSOLIDADA L&#205;QUIDA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445082/images/original/DEMONSTRATIVO DAS GARANTIAS E CONTRAGARANTIAS DE VALORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445083/images/original/DEMONSTRATIVO DA DESPESA COM PESSOAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/280/DocumentAssets/445084/images/original/DEMONSTRATIVO DAS OPERA&#199;&#213;ES DE CR&#201;DITO.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C59" sqref="C59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>